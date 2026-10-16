--- v0 (2026-07-07)
+++ v1 (2026-10-16)
@@ -1,53 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="38E63A53" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00B76CC1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="735857F1" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00B76CC1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F32B7EE" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00B76CC1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -233,76 +237,120 @@
     <w:p w14:paraId="067AE6AF" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00B76CC1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="33F07C66" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00B76CC1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2BE13111" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00B76CC1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7924351C" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00B76CC1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D166E80" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00B76CC1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="609A241A" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00D80695">
+    <w:p w14:paraId="609A241A" w14:textId="566344FE" w:rsidR="00B76CC1" w:rsidRDefault="00D80695">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Following recent legal changes in the UK requiring employers to take reasonable steps to prevent sexual harassment, it is important that you adapt this policy to your </w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Following recent legal changes in the UK requiring employers to take </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE4B74">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>organisation's</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">all </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> specific needs and risks (particularly in terms of sexual harassment). You should also ensure that it complies with applicable laws and regulations in your </w:t>
+        <w:t xml:space="preserve">reasonable steps to prevent sexual harassment, it is important that you adapt this policy to your </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>organisation's</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> specific needs and risks (particularly in terms of sexual harassment</w:t>
+      </w:r>
+      <w:r w:rsidR="00336817">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00336817">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>third party</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00336817">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sexual harassment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">). You should also ensure that it complies with applicable laws and regulations in your </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Int_yNshhqrv"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>jurisdiction</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1467E02D" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00B76CC1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -373,51 +421,67 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Company</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">”) is committed to providing an environment in which all individuals, clients and the public are treated with dignity and respect. The Company is committed to promoting a working environment in which everyone is treated equally. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BCC6525" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00B76CC1">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B510F89" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00D80695">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>This anti-harassment and bullying policy is core to the Company’s commitment and will be applied rigorously. It defines what the Company considers to comprise bullying, harassment and sexual harassment and covers conduct that occurs in connection with the production (for example, on set or location, on business trips or at work</w:t>
+        <w:t xml:space="preserve">This anti-harassment and bullying policy </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> core to the Company’s commitment and will be applied rigorously. It defines what the Company considers </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>to comprise</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> bullying, harassment and sexual harassment and covers conduct that occurs in connection with the production (for example, on set or location, on business trips or at work</w:t>
       </w:r>
       <w:r>
         <w:noBreakHyphen/>
         <w:t xml:space="preserve">related events or social functions), either in person or online including but not limited to any social media. This policy sets out the procedure for reporting any incident of bullying, harassment or sexual harassment. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FCDE577" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00B76CC1">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28E8F93F" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00D80695">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>All employees, directors, officers, consultants, contractors, interns, crew, talents artists and agency workers engaged by or with the Company and third parties such as customers, suppliers or visitors to the Company’s premises (“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Worker</w:t>
       </w:r>
@@ -434,51 +498,59 @@
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Workers should feel that they are treated with the requisite dignity and respect.  Furthermore, we expect our management to act as role models in their business conduct and leadership style. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Behaviour</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> that goes against our standard of business ethics will be identified and investigated.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CC6F014" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00B76CC1">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26F52761" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00D80695">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>This policy is non-contractual and it does not form part of any Worker’s terms and conditions with the Company. The Company reserves the right to amend this policy at any time.</w:t>
+        <w:t>This policy is non-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>contractual</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and it does not form part of any Worker’s terms and conditions with the Company. The Company reserves the right to amend this policy at any time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25F46E4F" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00B76CC1">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D389DC6" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00D80695">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Please study this policy and make sure you understand how it relates to your role and position within the Company. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70097CEF" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00B76CC1">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -491,51 +563,59 @@
         <w:t>What is considered bullying</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3441A493" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00B76CC1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55535D30" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00D80695">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bullying is offensive, intimidating, malicious or insulting </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>behaviour</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> involving the misuse of power that can make a person feel vulnerable, upset, undermined, humiliated, denigrated or threatened.  Power does not always mean being in a position of authority, but can include both personal strength and the power to coerce through fear or intimidation. Bullying can take the form of physical, verbal and non-verbal conduct.  </w:t>
+        <w:t xml:space="preserve"> involving the misuse of power that can make a person feel vulnerable, upset, undermined, humiliated, denigrated or threatened.  Power does not always mean being in a position of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>authority, but</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> can include both personal strength and the power to coerce through fear or intimidation. Bullying can take the form of physical, verbal and non-verbal conduct.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A2AE6B5" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00B76CC1">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5AE199A6" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00D80695">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Bullying may include, by way of example:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BD064BA" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00B76CC1">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24B4EADF" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00D80695">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -848,52 +928,57 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Exclusion from social networks and activities or other forms of isolation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08A47CE2" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00D80695">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:left w:val="none" w:sz="0" w:space="7" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="200"/>
         <w:ind w:left="1287" w:hanging="436"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:t>Compromising suggestions or invitations.</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Compromising</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> suggestions or invitations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29579FF0" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00D80695">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:left w:val="none" w:sz="0" w:space="7" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="200"/>
         <w:ind w:left="1287" w:hanging="436"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Display of offensive materials, including on a computer screen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="219F945E" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00D80695">
       <w:pPr>
@@ -1108,184 +1193,383 @@
         <w:t xml:space="preserve"> in return for career advancement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C766408" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00D80695">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:pBdr>
           <w:left w:val="none" w:sz="0" w:space="7" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="200"/>
         <w:ind w:left="1287" w:hanging="436"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Sexual assault.</w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_cp_change_229"/>
     </w:p>
-    <w:p w14:paraId="64E86EFB" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00D80695">
+    <w:p w14:paraId="64E86EFB" w14:textId="3345AB7D" w:rsidR="00B76CC1" w:rsidRDefault="00D80695">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Note that any examples set out in this policy are not exhaustive and other </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>behaviours</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> may constitute harassment and/or sexual harassment.</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="71508945" w14:textId="77777777" w:rsidR="003E32C5" w:rsidRDefault="003E32C5">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="43F67890" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00B76CC1">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="617BFCEF" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00D80695">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Third-party harassment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CA347BF" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00D80695">
+    <w:p w14:paraId="6CA347BF" w14:textId="21281BE3" w:rsidR="00B76CC1" w:rsidRDefault="00D80695">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Our intention as a Company is to create a workplace which is free from harassment generally. This objective extends beyond acts of harassment by those working for the Company (as outlined above) and includes an aim to prevent harassment by third parties such as contractors, other companies involved in the production process, or members of the public etc. to whom our workforce is regularly exposed.</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="4F044BF1" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00D80695">
+      <w:r w:rsidR="007E2635">
+        <w:t xml:space="preserve">  We will not tolerate harassment or sexual harassment of Workers by any third party.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5345BB61" w14:textId="53620CDC" w:rsidR="00932757" w:rsidRDefault="00932757">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="23C402C6" w14:textId="094BDE9A" w:rsidR="00557FA6" w:rsidRDefault="00D80695">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>We will assess the risk of third-party harassment</w:t>
+      </w:r>
+      <w:r w:rsidR="007E2635">
+        <w:t xml:space="preserve"> including third party sexual harassment,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> in the workplace and undertake to keep our risk assessment under regular review. We</w:t>
+      </w:r>
+      <w:r w:rsidR="00557FA6">
+        <w:t xml:space="preserve"> will take</w:t>
+      </w:r>
+      <w:r w:rsidR="00932757">
+        <w:t xml:space="preserve"> all</w:t>
+      </w:r>
+      <w:r w:rsidR="00557FA6">
+        <w:t xml:space="preserve"> reasonable steps to prevent </w:t>
+      </w:r>
+      <w:r w:rsidR="00932757">
+        <w:t xml:space="preserve">sexual harassment and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00557FA6">
+        <w:t>third party</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00932757">
+        <w:t xml:space="preserve"> sexual</w:t>
+      </w:r>
+      <w:r w:rsidR="00557FA6">
+        <w:t xml:space="preserve"> harassment</w:t>
+      </w:r>
+      <w:r w:rsidR="00743B2A">
+        <w:t xml:space="preserve"> and will regularly review the effectiveness of those measures</w:t>
+      </w:r>
+      <w:r w:rsidR="00557FA6">
+        <w:t>, including:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="762D90AF" w14:textId="19F2586B" w:rsidR="00557FA6" w:rsidRDefault="00530881" w:rsidP="00557FA6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="00557FA6">
+        <w:t xml:space="preserve">aking clear to those we work with that we have a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00557FA6">
+        <w:t>zero tolerance</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00557FA6">
+        <w:t xml:space="preserve"> approach to harassment and sexual harassment;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="229F92C9" w14:textId="75525CC7" w:rsidR="00557FA6" w:rsidRDefault="00530881" w:rsidP="00557FA6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00557FA6">
+        <w:t>roviding regular training for managers and Workers to raise awareness of rights relating to harassment and sexual harassment and of this policy;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60B4D8B9" w14:textId="37B54A6B" w:rsidR="007D6F6B" w:rsidRDefault="00530881" w:rsidP="00557FA6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="007D6F6B">
+        <w:t>aking steps to minimize occasions where Workers work alone;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58466845" w14:textId="2CF21BB8" w:rsidR="007D6F6B" w:rsidRDefault="00530881" w:rsidP="00557FA6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidR="007D6F6B">
+        <w:t>here possible, ensuring lone Workers have additional support; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FB9E307" w14:textId="747F205F" w:rsidR="007D6F6B" w:rsidRDefault="00530881" w:rsidP="00B73024">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="007D6F6B">
+        <w:t>arrying out risk assessments when planning events or activities involving third parties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F044BF1" w14:textId="33312964" w:rsidR="00B76CC1" w:rsidRDefault="007D6F6B">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>We</w:t>
+      </w:r>
+      <w:r w:rsidR="00D80695">
+        <w:t xml:space="preserve"> encourage you to report any third-party harassment </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">that you experience </w:t>
+      </w:r>
+      <w:r w:rsidR="00D80695">
+        <w:t xml:space="preserve"> or witness in accordance with our reporting procedure outlined below. We also actively encourage you to come forward with any areas in which you believe our third</w:t>
+      </w:r>
+      <w:r w:rsidR="00D80695">
         <w:noBreakHyphen/>
         <w:t xml:space="preserve">party harassment protection could be improved. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72E24992" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00B76CC1">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E2D4AE4" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00D80695">
+    <w:p w14:paraId="62E85F08" w14:textId="000DA6CA" w:rsidR="00754D54" w:rsidRDefault="00305957">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">If any third-party harassment of Workers occurs, we will take steps to remedy any complaints with the aim of preventing it from happening again. Action may include warning the harasser about their </w:t>
+        <w:t xml:space="preserve">If any third-party harassment of Workers occurs, </w:t>
+      </w:r>
+      <w:r w:rsidR="00844F03">
+        <w:t xml:space="preserve">including third-party sexual harassment, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">we will take steps to remedy any complaints with the aim of preventing it from happening again. Action may include warning the </w:t>
+      </w:r>
+      <w:r w:rsidR="00844F03">
+        <w:t>third party</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> about their </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>behaviour</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t>, banning them from our premises or shooting locations, reporting any criminal acts to the police and sharing information with other branches of the Company.</w:t>
+        <w:t xml:space="preserve">, banning them from our premises or shooting locations, reporting any criminal acts to the police and sharing </w:t>
+      </w:r>
+      <w:r w:rsidR="00844F03">
+        <w:t xml:space="preserve">relevant </w:t>
+      </w:r>
+      <w:r>
+        <w:t>information with other branches of the Company</w:t>
+      </w:r>
+      <w:r w:rsidR="00844F03">
+        <w:t xml:space="preserve"> or with the third party’s employer or </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00844F03">
+        <w:t>organisation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A9EF98C" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00B76CC1">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1FD85F48" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00D80695">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>How I will be protected and supported</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ACC0474" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00D80695">
+    <w:p w14:paraId="4ACC0474" w14:textId="39F2C2A6" w:rsidR="00B76CC1" w:rsidRDefault="00D80695">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">If you are being harassed or bullied, consider whether you feel able to raise the problem informally with the person responsible. You should explain clearly to </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">them that their </w:t>
+        <w:t xml:space="preserve">If you are being harassed or bullied, consider whether you feel able to raise the problem informally with the person responsible. You should explain clearly to them that their </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>behaviour</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> is not welcome or makes you feel uncomfortable. If this is too difficult or embarrassing, you should speak to your </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
         </w:rPr>
         <w:t>[line manager or Human Resources]</w:t>
+      </w:r>
+      <w:r w:rsidR="00491F87">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or any availab</w:t>
+      </w:r>
+      <w:r w:rsidR="00B75C25">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+        </w:rPr>
+        <w:t>le reporting channel</w:t>
       </w:r>
       <w:r>
         <w:t>, who can provide confidential advice and assistance in resolving the issue formally or informally. If the person concerned is your supervisor, you should speak to [</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
         </w:rPr>
         <w:t>the person at the next level higher in the production</w:t>
       </w:r>
       <w:r>
         <w:t>] OR [</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
         </w:rPr>
         <w:t>Human Resources</w:t>
       </w:r>
       <w:r>
         <w:t>].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FD3B1EE" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00D80695">
       <w:pPr>
@@ -1395,62 +1679,72 @@
       <w:r>
         <w:t xml:space="preserve"> of someone who reports a problem in good faith may result in sanctions against the retaliator, up to and including termination of their contract with the Company. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="048A7F8F" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00B76CC1">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="504C4267" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00D80695">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepLines w:val="0"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>If the Company concludes that a whistle-blower has made false allegations maliciously or with a view to personal gain, the whistle-blower may be subject to disciplinary action.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="189C3EC4" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00B76CC1"/>
     <w:p w14:paraId="3D209469" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00D80695">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>What happens if I raise a concern</w:t>
-      </w:r>
+        <w:t xml:space="preserve">What happens if I raise </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>a concern</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="25EA4442" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00B76CC1">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="27494FBA" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00D80695">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepLines w:val="0"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
@@ -1523,271 +1817,306 @@
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A2C6F61" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00D80695">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepLines w:val="0"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Company intends that Workers will feel able to voice whistleblowing concerns or other concerns of bullying and harassment openly under this policy. Completely anonymous disclosures are difficult to investigate. If Workers would prefer to raise their concern confidentially, the Company will make every effort </w:t>
-      </w:r>
+        <w:t>The Company intends that Workers will feel able to voice whistleblowing concerns or other concerns of bullying and harassment openly under this policy. Completely anonymous disclosures are difficult to investigate. If Workers would prefer to raise their concern confidentially, the Company will make every effort to maintain the identity of the Worker a secret and only reveal it where necessary, to those involved in investigating your concern.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35B9AAB0" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00B76CC1"/>
+    <w:p w14:paraId="2ED60299" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00D80695">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Why we apply this policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="632E6732" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00B76CC1">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0639CB2D" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00D80695">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">It is our wish to set a standard in </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>the industry</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> where people are treated fairly and as equals and where everyone should experience a safe work environment. The Company is committed to creating a working environment of mutual trust and respect with support for cultural diversity, an open and honest team. Co-operation and an environment free of intimidation, fear and harassment form the basics of our corporate culture.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="723420F0" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00B76CC1">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54E07BBE" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00D80695">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Can I alert someone external to the Company?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42F7F8DF" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00B76CC1">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E135C7A" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00D80695">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...59 lines deleted...]
-    <w:p w14:paraId="3E135C7A" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00D80695">
+        <w:t>The aim of this policy is to provide an internal mechanism for reporting, investigating and remedying any wrongdoing in the workplace. In most cases Workers should not find it necessary to alert anyone externally.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07CF8984" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00B76CC1"/>
+    <w:p w14:paraId="3FDB5496" w14:textId="61763247" w:rsidR="00B76CC1" w:rsidRDefault="00D80695">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepLines w:val="0"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>The aim of this policy is to provide an internal mechanism for reporting, investigating and remedying any wrongdoing in the workplace. In most cases Workers should not find it necessary to alert anyone externally.</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">The law </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">The law </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>recognises</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>recognises</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> that in some circumstances it may be appropriate for Workers to report concerns to an external body such as a regulator. The Company strongly encourages Workers to seek advice before reporting a concern to anyone external.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A424FA" w:rsidRPr="00B73024">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Protect (formerly </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> that in some circumstances it may be appropriate for Workers to report concerns to an external body such as a regulator. The Company strongly encourages Workers to seek advice before reporting a concern to anyone external.</w:t>
-[...12 lines deleted...]
-      <w:r>
+        <w:t>Public Concern at Work</w:t>
+      </w:r>
+      <w:r w:rsidR="00A424FA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Public Concern at Work operates a confidential helpline. Their contact details are at the end of this policy.</w:t>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> operates a confidential helpline. Their contact details are at the end of this policy.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C48CAD8" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00B76CC1">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F9A9DD4" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00D80695">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Monitoring and review of this policy</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19A5B44C" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00B76CC1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="050278D7" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00D80695">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>[</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
         </w:rPr>
         <w:t>Role</w:t>
       </w:r>
       <w:r>
-        <w:t>] has overall responsibility for this policy but has delegated day-to-day responsibility for overseeing and implementing action required under it to the [</w:t>
-      </w:r>
+        <w:t xml:space="preserve">] has overall responsibility for this policy but has delegated day-to-day responsibility for overseeing and implementing action required under it to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>the [</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
         </w:rPr>
         <w:t>Role</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">].  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AE2908B" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00B76CC1">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70D0066D" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00D80695">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Responsibility for monitoring and reviewing the operation of the policy and any recommendations for change to the policy also lies with the [</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
         </w:rPr>
         <w:t>Role</w:t>
       </w:r>
       <w:r>
         <w:t>].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77936CF2" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00B76CC1">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6DC768BC" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00D80695">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Managers have a specific responsibility to operate within the boundaries of this policy and to facilitate its operation by ensuring that staff understand the standards of </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -1809,173 +2138,250 @@
       <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
         </w:rPr>
         <w:t>to remove if not applicable</w:t>
       </w:r>
       <w:r>
         <w:t>] on the relevant legal and operational framework and best practice.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1609F8FF" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00B76CC1">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="17A21C7D" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00D80695">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Who has to comply with this policy</w:t>
-[...17 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">Who </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>What happens if this policy is breached</w:t>
-[...12 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>has to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve"> comply with this policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="412BB6AF" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00D80695">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">This policy applies to all Workers. It also applies to those individuals, subcontractors and suppliers visiting the Company’s premises and providing products and/or services to the Company.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="450C3828" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00D80695">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
+        <w:t>What happens if this policy is breached</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00D3358B" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00D80695">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Failure to follow this policy may result in disciplinary action. Breaches of the policy may also represent breaches of the law and may result in legal sanctions for the Worker and/or the Company.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41B9D543" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00B76CC1">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="113734EC" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00D80695">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>Who can you contact</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DF60EEA" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00B76CC1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="33A6DDEE" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00D80695">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>If you have any questions regarding the policy or you want to report an incident of harassment and/or bullying please speak to the person who is responsible for overseeing the Company’s bullying and harassment policy:</w:t>
+        <w:t xml:space="preserve">If you have any questions regarding the policy or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>you want</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> to report an incident of harassment and/or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bullying</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> please speak to the person who is responsible for overseeing the Company’s bullying and harassment policy:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="239CD2C6" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00B76CC1">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="524EAB34" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00D80695">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
         </w:rPr>
-        <w:t>Name:……………………………………………………………………………………………………….</w:t>
+        <w:t>Name:…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………………………….</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F0AC95A" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00D80695">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
         </w:rPr>
-        <w:t>Position:……………………………………………………………………………………………………</w:t>
+        <w:t>Position:…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BDB44E8" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00D80695">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
         </w:rPr>
-        <w:t>Email:………………………………………………………………………………………………………..</w:t>
-      </w:r>
+        <w:t>Email:…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="35EF4F80" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00D80695">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
         </w:rPr>
-        <w:t>Phone number:…………………………………………………………………………………………</w:t>
+        <w:t xml:space="preserve">Phone </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+        </w:rPr>
+        <w:t>number:…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+        </w:rPr>
+        <w:t>………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38C9A576" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00B76CC1">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -2162,63 +2568,79 @@
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
               <w:t>[E-MAIL]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B76CC1" w14:paraId="26CC7C18" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4154" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="183A02A7" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00D80695">
+          <w:p w14:paraId="183A02A7" w14:textId="26C45579" w:rsidR="00B76CC1" w:rsidRDefault="00A424FA">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Concern at Work </w:t>
+              <w:t xml:space="preserve">Protect (formerly </w:t>
+            </w:r>
+            <w:r w:rsidR="00D80695">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Public Concern at Work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0484927E" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00D80695">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>(Independent whistleblowing charity)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4154" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
@@ -2280,270 +2702,309 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="046BDE42" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00D80695">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="393A30CA" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00D80695">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Useful links:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="086E92AC" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00B76CC1">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14FD896F" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00A55588">
+    <w:p w14:paraId="14FD896F" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00D80695">
       <w:hyperlink r:id="rId9" w:anchor="principles" w:history="1">
-        <w:r w:rsidR="00D80695">
+        <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>BFI Principles</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5D8E1C99" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00D80695">
       <w:r>
         <w:t>A set of principles to tackle and prevent bullying and harassment in the screen industries.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FEBF90B" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00B76CC1"/>
     <w:p w14:paraId="0ABDDE36" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00D80695">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>BFI Guidance</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="31026E79" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00D80695">
       <w:r>
-        <w:t>A practical workplace guide for the prevention of bullying and harassment in the screen industries.</w:t>
+        <w:t xml:space="preserve">A practical workplace guide for the prevention of bullying and harassment in the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>screen</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>industries</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4554DBEB" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00B76CC1"/>
-    <w:p w14:paraId="6385968B" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00A55588">
+    <w:p w14:paraId="6385968B" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00D80695">
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="00D80695">
+        <w:proofErr w:type="gramStart"/>
+        <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
-          <w:t>The Film and TV Charity</w:t>
+          <w:t>The Film</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single" w:color="0000FF"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> and TV Charity</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="16ED39FA" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00D80695">
       <w:r>
         <w:t>The Film and TV charity provides information and a free support line.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25D5D961" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00B76CC1"/>
-    <w:p w14:paraId="18012280" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00A55588">
+    <w:p w14:paraId="18012280" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00D80695">
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="00D80695">
+        <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>BBC Bullying and Harassment Policy</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7E954E2E" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00A55588">
+    <w:p w14:paraId="7E954E2E" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00B76CC1">
       <w:hyperlink r:id="rId13" w:history="1"/>
       <w:r w:rsidR="00D80695">
         <w:t>The Policy explains the support available and how one can informally or formally address issues with bullying or harassment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40E53811" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00B76CC1"/>
-    <w:p w14:paraId="34A4B9AC" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00A55588">
+    <w:p w14:paraId="34A4B9AC" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00D80695">
       <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidR="00D80695">
+        <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>Directors UK Bullying and Harassment Handbook</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2E73B8A1" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00A55588">
+    <w:p w14:paraId="2E73B8A1" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00B76CC1">
       <w:hyperlink r:id="rId15" w:history="1"/>
       <w:r w:rsidR="00D80695">
         <w:t xml:space="preserve">A handbook for screen directors which contains useful information about </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D80695">
         <w:t>behaviours</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D80695">
         <w:t xml:space="preserve"> and their legal status, as well as Directors UK's own code of conduct.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="287EB45C" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00B76CC1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1FD9E5EC" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00B76CC1">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B76CC1">
-      <w:headerReference w:type="default" r:id="rId16"/>
-      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:headerReference w:type="even" r:id="rId16"/>
+      <w:headerReference w:type="default" r:id="rId17"/>
+      <w:footerReference w:type="even" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId19"/>
+      <w:headerReference w:type="first" r:id="rId20"/>
+      <w:footerReference w:type="first" r:id="rId21"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1276" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="727B2695" w14:textId="77777777" w:rsidR="00D80695" w:rsidRDefault="00D80695">
+    <w:p w14:paraId="4CA9D215" w14:textId="77777777" w:rsidR="00305957" w:rsidRDefault="00305957">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5A3A8A40" w14:textId="77777777" w:rsidR="00D80695" w:rsidRDefault="00D80695">
+    <w:p w14:paraId="1210D0C6" w14:textId="77777777" w:rsidR="00305957" w:rsidRDefault="00305957">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica Neue">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4FCDAA57" w14:textId="77777777" w:rsidR="003E32C5" w:rsidRDefault="003E32C5">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="52BD5D98" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00D80695">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="7F7F7F"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>© Pact 2024</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="45BC64AA" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00D80695">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
@@ -2566,77 +3027,107 @@
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>8</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="676E9C6E" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00B76CC1"/>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3C3B9225" w14:textId="77777777" w:rsidR="003E32C5" w:rsidRDefault="003E32C5">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="24C1290F" w14:textId="77777777" w:rsidR="00D80695" w:rsidRDefault="00D80695">
+    <w:p w14:paraId="25F7082B" w14:textId="77777777" w:rsidR="00305957" w:rsidRDefault="00305957">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="36196987" w14:textId="77777777" w:rsidR="00D80695" w:rsidRDefault="00D80695">
+    <w:p w14:paraId="71FB5742" w14:textId="77777777" w:rsidR="00305957" w:rsidRDefault="00305957">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="599AEAB9" w14:textId="77777777" w:rsidR="003E32C5" w:rsidRDefault="003E32C5">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4D6B244D" w14:textId="77777777" w:rsidR="00B76CC1" w:rsidRDefault="00B76CC1"/>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1F0EA548" w14:textId="77777777" w:rsidR="003E32C5" w:rsidRDefault="003E32C5">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="00000001"/>
     <w:lvl w:ilvl="0" w:tplc="51C2D696">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B8ECC106">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3285,132 +3776,273 @@
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FA645164">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A6B5615"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="270EA9AE"/>
+    <w:lvl w:ilvl="0" w:tplc="3036F7D4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="979773646">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="935789799">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1492789571">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1737049034">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="87623977">
     <w:abstractNumId w:val="4"/>
   </w:num>
+  <w:num w:numId="6" w16cid:durableId="272976697">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B76CC1"/>
+    <w:rsid w:val="00135126"/>
+    <w:rsid w:val="00305957"/>
+    <w:rsid w:val="00336817"/>
+    <w:rsid w:val="003E32C5"/>
     <w:rsid w:val="003E5F1D"/>
+    <w:rsid w:val="003F63F1"/>
+    <w:rsid w:val="00491F87"/>
+    <w:rsid w:val="00530881"/>
+    <w:rsid w:val="00557FA6"/>
+    <w:rsid w:val="00743B2A"/>
+    <w:rsid w:val="00754D54"/>
+    <w:rsid w:val="007D6F6B"/>
+    <w:rsid w:val="007E2635"/>
+    <w:rsid w:val="0081418D"/>
+    <w:rsid w:val="00844F03"/>
+    <w:rsid w:val="008C0872"/>
+    <w:rsid w:val="00932757"/>
+    <w:rsid w:val="00A03585"/>
+    <w:rsid w:val="00A22D89"/>
+    <w:rsid w:val="00A424FA"/>
     <w:rsid w:val="00A55588"/>
+    <w:rsid w:val="00AD661F"/>
+    <w:rsid w:val="00AE4B74"/>
+    <w:rsid w:val="00B73024"/>
+    <w:rsid w:val="00B75C25"/>
     <w:rsid w:val="00B76CC1"/>
+    <w:rsid w:val="00C63642"/>
+    <w:rsid w:val="00D24DC1"/>
     <w:rsid w:val="00D80695"/>
+    <w:rsid w:val="00DD19A7"/>
     <w:rsid w:val="00FD1421"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="531C57A0"/>
   <w15:docId w15:val="{C648EA7F-3BF2-47C4-89FD-DF01F3289593}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3902,53 +4534,125 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00506D7A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="1F3763"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003E32C5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003E32C5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003E32C5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -4002,59 +4706,459 @@
       <w:color w:val="2F5496"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00506D7A"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
       <w:color w:val="2F5496"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00506D7A"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
       <w:color w:val="1F3763"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003E32C5"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003E32C5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003E32C5"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003E32C5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="BookTitle">
+    <w:name w:val="Book Title"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="33"/>
+    <w:qFormat/>
+    <w:rsid w:val="003E32C5"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="35"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003E32C5"/>
+    <w:pPr>
+      <w:spacing w:after="200"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="003E32C5"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003E32C5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003E32C5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003E32C5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="003E32C5"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="003E32C5"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="003E32C5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="003E32C5"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="003E32C5"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="003E32C5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="003E32C5"/>
+    <w:pPr>
+      <w:spacing w:before="200" w:after="160"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="003E32C5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="003E32C5"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="003E32C5"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="003E32C5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleEmphasis">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rsid w:val="003E32C5"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleReference">
+    <w:name w:val="Subtle Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="31"/>
+    <w:qFormat/>
+    <w:rsid w:val="003E32C5"/>
+    <w:rPr>
+      <w:smallCaps/>
+      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="003E32C5"/>
+    <w:pPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="003E32C5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003E32C5"/>
+    <w:pPr>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003E32C5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbc.co.uk/freelancers/documents/bullying-and-harassment-policy.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbc.co.uk/freelancers/documents/bullying-and-harassment-policy.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://filmtvcharity.org.uk/your-support/bullying/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://directors.uk.com/news/directors-uk-launches-new-bullying-and-harassment-handbook" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bfi.org.uk/about-bfi/policy-strategy/guidance" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bfi.org.uk/about-bfi/policy-strategy/set-principles-screen-industry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://directors.uk.com/news/directors-uk-launches-new-bullying-and-harassment-handbook" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbc.co.uk/freelancers/documents/bullying-and-harassment-policy.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbc.co.uk/freelancers/documents/bullying-and-harassment-policy.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://filmtvcharity.org.uk/your-support/bullying/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://directors.uk.com/news/directors-uk-launches-new-bullying-and-harassment-handbook" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bfi.org.uk/about-bfi/policy-strategy/guidance" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bfi.org.uk/about-bfi/policy-strategy/set-principles-screen-industry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://directors.uk.com/news/directors-uk-launches-new-bullying-and-harassment-handbook" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4301,50 +5405,50 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>2245</Words>
-  <Characters>12799</Characters>
+  <Words>2392</Words>
+  <Characters>13639</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>106</Lines>
-  <Paragraphs>30</Paragraphs>
+  <Lines>113</Lines>
+  <Paragraphs>31</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15014</CharactersWithSpaces>
+  <CharactersWithSpaces>16000</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Weronika  Kurzynska</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>